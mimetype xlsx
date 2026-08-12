--- v0 (2026-05-14)
+++ v1 (2026-08-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t xml:space="preserve">Fyzioterapie 3R s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Přemyslova 847</t>
   </si>
   <si>
     <t xml:space="preserve">Roudnice nad Labem</t>
   </si>
   <si>
     <t xml:space="preserve">41301</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://fyzioterapie3r.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Hudba pro radost z.s. - Centrum D8 o. p. s.</t>
   </si>
   <si>
     <t xml:space="preserve">Podluská 752</t>
   </si>
   <si>
@@ -127,50 +127,68 @@
     <t xml:space="preserve">Roudnice nad Labem</t>
   </si>
   <si>
     <t xml:space="preserve">41301</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.sporthodek.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Studio Visage - kosmetické služby, lymfodrenáže</t>
   </si>
   <si>
     <t xml:space="preserve">Špindlerova třída 785</t>
   </si>
   <si>
     <t xml:space="preserve">Roudnice nad Labem</t>
   </si>
   <si>
     <t xml:space="preserve">41301</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAXI služba Pavel Mareš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kpt. Jaroše 1542</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roudnice nad Labem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Doprava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.606420002.com</t>
   </si>
   <si>
     <t xml:space="preserve">Tella</t>
   </si>
   <si>
     <t xml:space="preserve">Jungmannova 669</t>
   </si>
   <si>
     <t xml:space="preserve">Roudnice nad Labem</t>
   </si>
   <si>
     <t xml:space="preserve">41301</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání, Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://tella.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Tělocvičná jednota Sokol  Roudnice nad Labem</t>
   </si>
   <si>
     <t xml:space="preserve">Sokolská 1284</t>
   </si>
@@ -407,78 +425,104 @@
       </c>
       <c r="F7" s="0">
         <v>50.419422</v>
       </c>
       <c r="G7" s="0">
         <v>14.2508522</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="0">
-        <v>50.4227846</v>
+        <v>50.4227298</v>
       </c>
       <c r="G8" s="0">
-        <v>14.2552108</v>
+        <v>14.2682124</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F9" s="0">
-        <v>50.4241463</v>
+        <v>50.4227846</v>
       </c>
       <c r="G9" s="0">
-        <v>14.2514058</v>
+        <v>14.2552108</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="0">
+        <v>50.4241463</v>
+      </c>
+      <c r="G10" s="0">
+        <v>14.2514058</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>